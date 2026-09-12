--- v0 (2026-09-11)
+++ v1 (2026-09-12)
@@ -76,266 +76,266 @@
             <w:pStyle w:val="TtuloTDC"/>
           </w:pPr>
           <w:r>
             <w:t>Contenido</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc6308311">
+          <w:hyperlink w:anchor="_Toc7610721">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Dimensiones - Fecha de nacimiento del profesor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve">PAGEREF _Toc6308311 \h</w:instrText>
+              <w:instrText xml:space="preserve">PAGEREF _Toc7610721 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc6308312">
+          <w:hyperlink w:anchor="_Toc7610722">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve">PAGEREF _Toc6308312 \h</w:instrText>
+              <w:instrText xml:space="preserve">PAGEREF _Toc7610722 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc6308313">
+          <w:hyperlink w:anchor="_Toc7610723">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Artículos relacionados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve">PAGEREF _Toc6308313 \h</w:instrText>
+              <w:instrText xml:space="preserve">PAGEREF _Toc7610723 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:br w:type="page"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DiccionarioT1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6308311" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc7610721" w:id="1"/>
       <w:r>
         <w:t>Dimensiones - Fecha de nacimiento del profesor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DiccionarioT2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6308312" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc7610722" w:id="2"/>
       <w:r>
         <w:t>Descripción</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="269" w:after="269"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Fecha de nacimiento del profesor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="269" w:after="269"/>
@@ -557,51 +557,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>67 años o más</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DiccionarioT2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6308313" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc7610723" w:id="3"/>
       <w:r>
         <w:t>Artículos relacionados</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sectPr w:rsidRPr="007C6722" w:rsidR="0071652F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005F571B" w:rsidP="00194D9C" w:rsidRDefault="005F571B" w14:paraId="09650290" w14:textId="77777777">